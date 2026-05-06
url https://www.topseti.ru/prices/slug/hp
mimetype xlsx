--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -6,96 +6,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Прайс-лист за 21.03.2026" sheetId="1" r:id="rId4"/>
+    <sheet name="Прайс-лист за 06.05.2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист за 21.03.2026'!$A$11:$E$541</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист за 06.05.2026'!$A$11:$E$541</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1088">
   <si>
     <t>ПРАЙС-ЛИСТ</t>
   </si>
   <si>
     <t>ЕДИНЫЙ НОМЕР</t>
   </si>
   <si>
     <t>8-800-555-7057</t>
   </si>
   <si>
     <t>МОСКВА</t>
   </si>
   <si>
     <t>8-495-646-7057</t>
   </si>
   <si>
     <t>Компания "ТопСети"</t>
   </si>
   <si>
     <t>САНКТ-ПЕТЕРБУРГ</t>
   </si>
   <si>
     <t>8-812-645-7058</t>
   </si>
   <si>
     <t>www.topseti.ru</t>
   </si>
   <si>
     <t>sales@topseti.ru</t>
   </si>
   <si>
     <t>Цены действительны на:</t>
   </si>
   <si>
-    <t>21.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Группа</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>J9379B</t>
   </si>
   <si>
     <t>Точка доступа Wi-Fi HP J9379B E-MSM310 Access Point (WW)</t>
   </si>
@@ -3486,51 +3486,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="2" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c378d39822c2da28a3e6d2dc32962.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48603f698dd2e2c1186c198adf8b0f022.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10792,2625 +10792,2625 @@
       <c r="C390" s="17" t="s">
         <v>784</v>
       </c>
       <c r="D390" s="17" t="s">
         <v>434</v>
       </c>
       <c r="E390" s="18" t="s">
         <v>21</v>
       </c>
       <c r="F390" s="3"/>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B391" s="17" t="s">
         <v>785</v>
       </c>
       <c r="C391" s="17" t="s">
         <v>786</v>
       </c>
       <c r="D391" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E391" s="18">
-        <v>93115.364628</v>
+        <v>83522.724592</v>
       </c>
       <c r="F391" s="3"/>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B392" s="17" t="s">
         <v>788</v>
       </c>
       <c r="C392" s="17" t="s">
         <v>789</v>
       </c>
       <c r="D392" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E392" s="18">
-        <v>105323.663016</v>
+        <v>94473.33782400002</v>
       </c>
       <c r="F392" s="3"/>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B393" s="17" t="s">
         <v>790</v>
       </c>
       <c r="C393" s="17" t="s">
         <v>791</v>
       </c>
       <c r="D393" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E393" s="18">
-        <v>146355.103752</v>
+        <v>131277.765728</v>
       </c>
       <c r="F393" s="3"/>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B394" s="17" t="s">
         <v>792</v>
       </c>
       <c r="C394" s="17" t="s">
         <v>793</v>
       </c>
       <c r="D394" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E394" s="18">
-        <v>205373.919036</v>
+        <v>184216.529104</v>
       </c>
       <c r="F394" s="3"/>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B395" s="17" t="s">
         <v>794</v>
       </c>
       <c r="C395" s="17" t="s">
         <v>795</v>
       </c>
       <c r="D395" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E395" s="18">
-        <v>86758.38085199999</v>
+        <v>77820.630128</v>
       </c>
       <c r="F395" s="3"/>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B396" s="17" t="s">
         <v>796</v>
       </c>
       <c r="C396" s="17" t="s">
         <v>797</v>
       </c>
       <c r="D396" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E396" s="18">
-        <v>164775.909012</v>
+        <v>147800.880368</v>
       </c>
       <c r="F396" s="3"/>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B397" s="17" t="s">
         <v>798</v>
       </c>
       <c r="C397" s="17" t="s">
         <v>799</v>
       </c>
       <c r="D397" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E397" s="18">
-        <v>87336.288468</v>
+        <v>78339.00235200001</v>
       </c>
       <c r="F397" s="3"/>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B398" s="17" t="s">
         <v>800</v>
       </c>
       <c r="C398" s="17" t="s">
         <v>801</v>
       </c>
       <c r="D398" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E398" s="18">
-        <v>115148.092488</v>
+        <v>103285.665632</v>
       </c>
       <c r="F398" s="3"/>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B399" s="17" t="s">
         <v>802</v>
       </c>
       <c r="C399" s="17" t="s">
         <v>803</v>
       </c>
       <c r="D399" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E399" s="18">
-        <v>109657.970136</v>
+        <v>98361.12950400001</v>
       </c>
       <c r="F399" s="3"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B400" s="17" t="s">
         <v>804</v>
       </c>
       <c r="C400" s="17" t="s">
         <v>805</v>
       </c>
       <c r="D400" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E400" s="18">
-        <v>77150.666736</v>
+        <v>69202.69190400001</v>
       </c>
       <c r="F400" s="3"/>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B401" s="17" t="s">
         <v>806</v>
       </c>
       <c r="C401" s="17" t="s">
         <v>807</v>
       </c>
       <c r="D401" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E401" s="18">
-        <v>169326.931488</v>
+        <v>151883.061632</v>
       </c>
       <c r="F401" s="3"/>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B402" s="17" t="s">
         <v>808</v>
       </c>
       <c r="C402" s="17" t="s">
         <v>809</v>
       </c>
       <c r="D402" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E402" s="18">
-        <v>76139.328408</v>
+        <v>68295.54051200001</v>
       </c>
       <c r="F402" s="3"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B403" s="17" t="s">
         <v>810</v>
       </c>
       <c r="C403" s="17" t="s">
         <v>811</v>
       </c>
       <c r="D403" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E403" s="18">
-        <v>87625.242276</v>
+        <v>78598.18846400001</v>
       </c>
       <c r="F403" s="3"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B404" s="17" t="s">
         <v>812</v>
       </c>
       <c r="C404" s="17" t="s">
         <v>813</v>
       </c>
       <c r="D404" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E404" s="18">
-        <v>49555.578072</v>
+        <v>44450.41820800001</v>
       </c>
       <c r="F404" s="3"/>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B405" s="17" t="s">
         <v>814</v>
       </c>
       <c r="C405" s="17" t="s">
         <v>815</v>
       </c>
       <c r="D405" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E405" s="18">
-        <v>74333.36710800001</v>
+        <v>66675.62731200001</v>
       </c>
       <c r="F405" s="3"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B406" s="17" t="s">
         <v>816</v>
       </c>
       <c r="C406" s="17" t="s">
         <v>817</v>
       </c>
       <c r="D406" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E406" s="18">
-        <v>102361.886484</v>
+        <v>91816.68017599999</v>
       </c>
       <c r="F406" s="3"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B407" s="17" t="s">
         <v>818</v>
       </c>
       <c r="C407" s="17" t="s">
         <v>819</v>
       </c>
       <c r="D407" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E407" s="18">
-        <v>233619.153768</v>
+        <v>209551.971552</v>
       </c>
       <c r="F407" s="3"/>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B408" s="17" t="s">
         <v>820</v>
       </c>
       <c r="C408" s="17" t="s">
         <v>821</v>
       </c>
       <c r="D408" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E408" s="18">
-        <v>262803.488376</v>
+        <v>235729.768864</v>
       </c>
       <c r="F408" s="3"/>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B409" s="17" t="s">
         <v>822</v>
       </c>
       <c r="C409" s="17" t="s">
         <v>823</v>
       </c>
       <c r="D409" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E409" s="18">
-        <v>258758.135064</v>
+        <v>232101.163296</v>
       </c>
       <c r="F409" s="3"/>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B410" s="17" t="s">
         <v>824</v>
       </c>
       <c r="C410" s="17" t="s">
         <v>825</v>
       </c>
       <c r="D410" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E410" s="18">
-        <v>376723.52718</v>
+        <v>337913.89352</v>
       </c>
       <c r="F410" s="3"/>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B411" s="17" t="s">
         <v>826</v>
       </c>
       <c r="C411" s="17" t="s">
         <v>827</v>
       </c>
       <c r="D411" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E411" s="18">
-        <v>258758.135064</v>
+        <v>232101.163296</v>
       </c>
       <c r="F411" s="3"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B412" s="17" t="s">
         <v>828</v>
       </c>
       <c r="C412" s="17" t="s">
         <v>829</v>
       </c>
       <c r="D412" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E412" s="18">
-        <v>277178.940324</v>
+        <v>248624.277936</v>
       </c>
       <c r="F412" s="3"/>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B413" s="17" t="s">
         <v>830</v>
       </c>
       <c r="C413" s="17" t="s">
         <v>831</v>
       </c>
       <c r="D413" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E413" s="18">
-        <v>117026.29224</v>
+        <v>104970.37536</v>
       </c>
       <c r="F413" s="3"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B414" s="17" t="s">
         <v>832</v>
       </c>
       <c r="C414" s="17" t="s">
         <v>833</v>
       </c>
       <c r="D414" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E414" s="18">
-        <v>117965.392116</v>
+        <v>105812.730224</v>
       </c>
       <c r="F414" s="3"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B415" s="17" t="s">
         <v>834</v>
       </c>
       <c r="C415" s="17" t="s">
         <v>835</v>
       </c>
       <c r="D415" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E415" s="18">
-        <v>165281.578176</v>
+        <v>148254.456064</v>
       </c>
       <c r="F415" s="3"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B416" s="17" t="s">
         <v>836</v>
       </c>
       <c r="C416" s="17" t="s">
         <v>837</v>
       </c>
       <c r="D416" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E416" s="18">
-        <v>107418.578124</v>
+        <v>96352.43713600001</v>
       </c>
       <c r="F416" s="3"/>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B417" s="17" t="s">
         <v>838</v>
       </c>
       <c r="C417" s="17" t="s">
         <v>839</v>
       </c>
       <c r="D417" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E417" s="18">
-        <v>194176.958976</v>
+        <v>174173.067264</v>
       </c>
       <c r="F417" s="3"/>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B418" s="17" t="s">
         <v>840</v>
       </c>
       <c r="C418" s="17" t="s">
         <v>841</v>
       </c>
       <c r="D418" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E418" s="18">
-        <v>66098.18358</v>
+        <v>59288.82312</v>
       </c>
       <c r="F418" s="3"/>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B419" s="17" t="s">
         <v>842</v>
       </c>
       <c r="C419" s="17" t="s">
         <v>843</v>
       </c>
       <c r="D419" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E419" s="18">
-        <v>113342.131188</v>
+        <v>101665.752432</v>
       </c>
       <c r="F419" s="3"/>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B420" s="17" t="s">
         <v>844</v>
       </c>
       <c r="C420" s="17" t="s">
         <v>845</v>
       </c>
       <c r="D420" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E420" s="18">
-        <v>257674.558284</v>
+        <v>231129.215376</v>
       </c>
       <c r="F420" s="3"/>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B421" s="17" t="s">
         <v>846</v>
       </c>
       <c r="C421" s="17" t="s">
         <v>847</v>
       </c>
       <c r="D421" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E421" s="18">
-        <v>212092.095072</v>
+        <v>190242.606208</v>
       </c>
       <c r="F421" s="3"/>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B422" s="17" t="s">
         <v>848</v>
       </c>
       <c r="C422" s="17" t="s">
         <v>849</v>
       </c>
       <c r="D422" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E422" s="18">
-        <v>1083433.98306</v>
+        <v>971819.83384</v>
       </c>
       <c r="F422" s="3"/>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B423" s="17" t="s">
         <v>850</v>
       </c>
       <c r="C423" s="17" t="s">
         <v>851</v>
       </c>
       <c r="D423" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E423" s="18">
-        <v>608320.004292</v>
+        <v>545651.5622880001</v>
       </c>
       <c r="F423" s="3"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B424" s="17" t="s">
         <v>852</v>
       </c>
       <c r="C424" s="17" t="s">
         <v>853</v>
       </c>
       <c r="D424" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E424" s="18">
-        <v>407569.346184</v>
+        <v>365582.010976</v>
       </c>
       <c r="F424" s="3"/>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B425" s="17" t="s">
         <v>854</v>
       </c>
       <c r="C425" s="17" t="s">
         <v>855</v>
       </c>
       <c r="D425" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E425" s="18">
-        <v>223433.532036</v>
+        <v>200415.661104</v>
       </c>
       <c r="F425" s="3"/>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B426" s="17" t="s">
         <v>856</v>
       </c>
       <c r="C426" s="17" t="s">
         <v>857</v>
       </c>
       <c r="D426" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E426" s="18">
-        <v>247922.367264</v>
+        <v>222381.684096</v>
       </c>
       <c r="F426" s="3"/>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B427" s="17" t="s">
         <v>858</v>
       </c>
       <c r="C427" s="17" t="s">
         <v>859</v>
       </c>
       <c r="D427" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E427" s="18">
-        <v>164703.67056</v>
+        <v>147736.08384</v>
       </c>
       <c r="F427" s="3"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B428" s="17" t="s">
         <v>860</v>
       </c>
       <c r="C428" s="17" t="s">
         <v>861</v>
       </c>
       <c r="D428" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E428" s="18">
-        <v>71010.39831599999</v>
+        <v>63694.987024</v>
       </c>
       <c r="F428" s="3"/>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B429" s="17" t="s">
         <v>862</v>
       </c>
       <c r="C429" s="17" t="s">
         <v>863</v>
       </c>
       <c r="D429" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E429" s="18">
-        <v>83363.173608</v>
+        <v>74775.19331200002</v>
       </c>
       <c r="F429" s="3"/>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B430" s="17" t="s">
         <v>864</v>
       </c>
       <c r="C430" s="17" t="s">
         <v>865</v>
       </c>
       <c r="D430" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E430" s="18">
-        <v>107418.578124</v>
+        <v>96352.43713600001</v>
       </c>
       <c r="F430" s="3"/>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B431" s="17" t="s">
         <v>866</v>
       </c>
       <c r="C431" s="17" t="s">
         <v>867</v>
       </c>
       <c r="D431" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E431" s="18">
-        <v>51072.58556399999</v>
+        <v>45811.145296</v>
       </c>
       <c r="F431" s="3"/>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B432" s="17" t="s">
         <v>868</v>
       </c>
       <c r="C432" s="17" t="s">
         <v>869</v>
       </c>
       <c r="D432" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E432" s="18">
-        <v>68843.244756</v>
+        <v>61751.09118400001</v>
       </c>
       <c r="F432" s="3"/>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B433" s="17" t="s">
         <v>870</v>
       </c>
       <c r="C433" s="17" t="s">
         <v>871</v>
       </c>
       <c r="D433" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E433" s="18">
-        <v>85530.327168</v>
+        <v>76719.089152</v>
       </c>
       <c r="F433" s="3"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B434" s="17" t="s">
         <v>872</v>
       </c>
       <c r="C434" s="17" t="s">
         <v>873</v>
       </c>
       <c r="D434" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E434" s="18">
-        <v>181246.276068</v>
+        <v>162574.488752</v>
       </c>
       <c r="F434" s="3"/>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B435" s="17" t="s">
         <v>874</v>
       </c>
       <c r="C435" s="17" t="s">
         <v>875</v>
       </c>
       <c r="D435" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E435" s="18">
-        <v>115075.854036</v>
+        <v>103220.869104</v>
       </c>
       <c r="F435" s="3"/>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B436" s="17" t="s">
         <v>876</v>
       </c>
       <c r="C436" s="17" t="s">
         <v>877</v>
       </c>
       <c r="D436" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E436" s="18">
-        <v>653469.0367920001</v>
+        <v>586149.3922880001</v>
       </c>
       <c r="F436" s="3"/>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B437" s="17" t="s">
         <v>878</v>
       </c>
       <c r="C437" s="17" t="s">
         <v>879</v>
       </c>
       <c r="D437" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E437" s="18">
-        <v>345299.80056</v>
+        <v>309727.40384</v>
       </c>
       <c r="F437" s="3"/>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B438" s="17" t="s">
         <v>880</v>
       </c>
       <c r="C438" s="17" t="s">
         <v>881</v>
       </c>
       <c r="D438" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E438" s="18">
-        <v>221121.901572</v>
+        <v>198342.172208</v>
       </c>
       <c r="F438" s="3"/>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B439" s="17" t="s">
         <v>882</v>
       </c>
       <c r="C439" s="17" t="s">
         <v>883</v>
       </c>
       <c r="D439" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E439" s="18">
-        <v>628330.055496</v>
+        <v>563600.200544</v>
       </c>
       <c r="F439" s="3"/>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B440" s="17" t="s">
         <v>884</v>
       </c>
       <c r="C440" s="17" t="s">
         <v>885</v>
       </c>
       <c r="D440" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E440" s="18">
-        <v>345805.469724</v>
+        <v>310180.979536</v>
       </c>
       <c r="F440" s="3"/>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B441" s="17" t="s">
         <v>886</v>
       </c>
       <c r="C441" s="17" t="s">
         <v>887</v>
       </c>
       <c r="D441" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E441" s="18">
-        <v>318427.096416</v>
+        <v>285623.0954240001</v>
       </c>
       <c r="F441" s="3"/>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B442" s="17" t="s">
         <v>888</v>
       </c>
       <c r="C442" s="17" t="s">
         <v>889</v>
       </c>
       <c r="D442" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E442" s="18">
-        <v>292421.253696</v>
+        <v>262296.345344</v>
       </c>
       <c r="F442" s="3"/>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B443" s="17" t="s">
         <v>890</v>
       </c>
       <c r="C443" s="17" t="s">
         <v>891</v>
       </c>
       <c r="D443" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E443" s="18">
-        <v>240842.998968</v>
+        <v>216031.624352</v>
       </c>
       <c r="F443" s="3"/>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B444" s="17" t="s">
         <v>892</v>
       </c>
       <c r="C444" s="17" t="s">
         <v>893</v>
       </c>
       <c r="D444" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E444" s="18">
-        <v>755758.684824</v>
+        <v>677901.275936</v>
       </c>
       <c r="F444" s="3"/>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B445" s="17" t="s">
         <v>894</v>
       </c>
       <c r="C445" s="17" t="s">
         <v>895</v>
       </c>
       <c r="D445" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E445" s="18">
-        <v>1250447.60412</v>
+        <v>1121627.89968</v>
       </c>
       <c r="F445" s="3"/>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B446" s="17" t="s">
         <v>896</v>
       </c>
       <c r="C446" s="17" t="s">
         <v>897</v>
       </c>
       <c r="D446" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E446" s="18">
-        <v>673190.134188</v>
+        <v>603838.8444320001</v>
       </c>
       <c r="F446" s="3"/>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B447" s="17" t="s">
         <v>898</v>
       </c>
       <c r="C447" s="17" t="s">
         <v>899</v>
       </c>
       <c r="D447" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E447" s="18">
-        <v>375856.665756</v>
+        <v>337136.335184</v>
       </c>
       <c r="F447" s="3"/>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B448" s="17" t="s">
         <v>900</v>
       </c>
       <c r="C448" s="17" t="s">
         <v>901</v>
       </c>
       <c r="D448" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E448" s="18">
-        <v>264176.018964</v>
+        <v>236960.902896</v>
       </c>
       <c r="F448" s="3"/>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B449" s="17" t="s">
         <v>902</v>
       </c>
       <c r="C449" s="17" t="s">
         <v>903</v>
       </c>
       <c r="D449" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E449" s="18">
-        <v>322472.449728</v>
+        <v>289251.700992</v>
       </c>
       <c r="F449" s="3"/>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B450" s="17" t="s">
         <v>904</v>
       </c>
       <c r="C450" s="17" t="s">
         <v>905</v>
       </c>
       <c r="D450" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E450" s="18">
-        <v>731053.13424</v>
+        <v>655740.8633600001</v>
       </c>
       <c r="F450" s="3"/>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B451" s="17" t="s">
         <v>906</v>
       </c>
       <c r="C451" s="17" t="s">
         <v>907</v>
       </c>
       <c r="D451" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E451" s="18">
-        <v>3003674.83416</v>
+        <v>2694239.634240001</v>
       </c>
       <c r="F451" s="3"/>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B452" s="17" t="s">
         <v>908</v>
       </c>
       <c r="C452" s="17" t="s">
         <v>909</v>
       </c>
       <c r="D452" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E452" s="18">
-        <v>2454662.59896</v>
+        <v>2201786.02144</v>
       </c>
       <c r="F452" s="3"/>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B453" s="17" t="s">
         <v>910</v>
       </c>
       <c r="C453" s="17" t="s">
         <v>911</v>
       </c>
       <c r="D453" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E453" s="18">
-        <v>1785952.92876</v>
+        <v>1601966.06864</v>
       </c>
       <c r="F453" s="3"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B454" s="17" t="s">
         <v>912</v>
       </c>
       <c r="C454" s="17" t="s">
         <v>913</v>
       </c>
       <c r="D454" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E454" s="18">
-        <v>943652.5784400001</v>
+        <v>846438.5521600001</v>
       </c>
       <c r="F454" s="3"/>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B455" s="17" t="s">
         <v>914</v>
       </c>
       <c r="C455" s="17" t="s">
         <v>915</v>
       </c>
       <c r="D455" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E455" s="18">
-        <v>313009.212516</v>
+        <v>280763.355824</v>
       </c>
       <c r="F455" s="3"/>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B456" s="17" t="s">
         <v>916</v>
       </c>
       <c r="C456" s="17" t="s">
         <v>917</v>
       </c>
       <c r="D456" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E456" s="18">
-        <v>1677376.85544</v>
+        <v>1504575.38016</v>
       </c>
       <c r="F456" s="3"/>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B457" s="17" t="s">
         <v>918</v>
       </c>
       <c r="C457" s="17" t="s">
         <v>919</v>
       </c>
       <c r="D457" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E457" s="18">
-        <v>1447297.38582</v>
+        <v>1298198.43848</v>
       </c>
       <c r="F457" s="3"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B458" s="17" t="s">
         <v>920</v>
       </c>
       <c r="C458" s="17" t="s">
         <v>921</v>
       </c>
       <c r="D458" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E458" s="18">
-        <v>1297545.39486</v>
+        <v>1163873.72904</v>
       </c>
       <c r="F458" s="3"/>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B459" s="17" t="s">
         <v>922</v>
       </c>
       <c r="C459" s="17" t="s">
         <v>923</v>
       </c>
       <c r="D459" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E459" s="18">
-        <v>345805.469724</v>
+        <v>310180.979536</v>
       </c>
       <c r="F459" s="3"/>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B460" s="17" t="s">
         <v>924</v>
       </c>
       <c r="C460" s="17" t="s">
         <v>925</v>
       </c>
       <c r="D460" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E460" s="18">
-        <v>326012.1338759999</v>
+        <v>292426.730864</v>
       </c>
       <c r="F460" s="3"/>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B461" s="17" t="s">
         <v>926</v>
       </c>
       <c r="C461" s="17" t="s">
         <v>927</v>
       </c>
       <c r="D461" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E461" s="18">
-        <v>155457.148704</v>
+        <v>139442.128256</v>
       </c>
       <c r="F461" s="3"/>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B462" s="17" t="s">
         <v>928</v>
       </c>
       <c r="C462" s="17" t="s">
         <v>929</v>
       </c>
       <c r="D462" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E462" s="18">
-        <v>117387.4845</v>
+        <v>105294.358</v>
       </c>
       <c r="F462" s="3"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B463" s="17" t="s">
         <v>930</v>
       </c>
       <c r="C463" s="17" t="s">
         <v>931</v>
       </c>
       <c r="D463" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E463" s="18">
-        <v>162753.232356</v>
+        <v>145986.577584</v>
       </c>
       <c r="F463" s="3"/>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B464" s="17" t="s">
         <v>932</v>
       </c>
       <c r="C464" s="17" t="s">
         <v>933</v>
       </c>
       <c r="D464" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E464" s="18">
-        <v>400489.977888</v>
+        <v>359231.951232</v>
       </c>
       <c r="F464" s="3"/>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B465" s="17" t="s">
         <v>934</v>
       </c>
       <c r="C465" s="17" t="s">
         <v>935</v>
       </c>
       <c r="D465" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E465" s="18">
-        <v>134580.236076</v>
+        <v>120715.931664</v>
       </c>
       <c r="F465" s="3"/>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B466" s="17" t="s">
         <v>936</v>
       </c>
       <c r="C466" s="17" t="s">
         <v>937</v>
       </c>
       <c r="D466" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E466" s="18">
-        <v>114714.661776</v>
+        <v>102896.886464</v>
       </c>
       <c r="F466" s="3"/>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B467" s="17" t="s">
         <v>938</v>
       </c>
       <c r="C467" s="17" t="s">
         <v>939</v>
       </c>
       <c r="D467" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E467" s="18">
-        <v>177345.39966</v>
+        <v>159075.47624</v>
       </c>
       <c r="F467" s="3"/>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B468" s="17" t="s">
         <v>940</v>
       </c>
       <c r="C468" s="17" t="s">
         <v>941</v>
       </c>
       <c r="D468" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E468" s="18">
-        <v>333886.125144</v>
+        <v>299489.552416</v>
       </c>
       <c r="F468" s="3"/>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B469" s="17" t="s">
         <v>942</v>
       </c>
       <c r="C469" s="17" t="s">
         <v>943</v>
       </c>
       <c r="D469" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E469" s="18">
-        <v>134580.236076</v>
+        <v>120715.931664</v>
       </c>
       <c r="F469" s="3"/>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B470" s="17" t="s">
         <v>944</v>
       </c>
       <c r="C470" s="17" t="s">
         <v>945</v>
       </c>
       <c r="D470" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E470" s="18">
-        <v>188831.313528</v>
+        <v>169378.124192</v>
       </c>
       <c r="F470" s="3"/>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B471" s="17" t="s">
         <v>946</v>
       </c>
       <c r="C471" s="17" t="s">
         <v>947</v>
       </c>
       <c r="D471" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E471" s="18">
-        <v>189842.651856</v>
+        <v>170285.275584</v>
       </c>
       <c r="F471" s="3"/>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B472" s="17" t="s">
         <v>948</v>
       </c>
       <c r="C472" s="17" t="s">
         <v>949</v>
       </c>
       <c r="D472" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E472" s="18">
-        <v>411325.745688</v>
+        <v>368951.430432</v>
       </c>
       <c r="F472" s="3"/>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B473" s="17" t="s">
         <v>950</v>
       </c>
       <c r="C473" s="17" t="s">
         <v>951</v>
       </c>
       <c r="D473" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E473" s="18">
-        <v>151484.033844</v>
+        <v>135878.319216</v>
       </c>
       <c r="F473" s="3"/>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B474" s="17" t="s">
         <v>952</v>
       </c>
       <c r="C474" s="17" t="s">
         <v>953</v>
       </c>
       <c r="D474" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E474" s="18">
-        <v>189120.267336</v>
+        <v>169637.310304</v>
       </c>
       <c r="F474" s="3"/>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B475" s="17" t="s">
         <v>954</v>
       </c>
       <c r="C475" s="17" t="s">
         <v>955</v>
       </c>
       <c r="D475" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E475" s="18">
-        <v>277251.178776</v>
+        <v>248689.074464</v>
       </c>
       <c r="F475" s="3"/>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B476" s="17" t="s">
         <v>956</v>
       </c>
       <c r="C476" s="17" t="s">
         <v>957</v>
       </c>
       <c r="D476" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E476" s="18">
-        <v>220182.801696</v>
+        <v>197499.817344</v>
       </c>
       <c r="F476" s="3"/>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B477" s="17" t="s">
         <v>958</v>
       </c>
       <c r="C477" s="17" t="s">
         <v>959</v>
       </c>
       <c r="D477" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E477" s="18">
-        <v>555585.934332</v>
+        <v>498350.0968480001</v>
       </c>
       <c r="F477" s="3"/>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B478" s="17" t="s">
         <v>960</v>
       </c>
       <c r="C478" s="17" t="s">
         <v>961</v>
       </c>
       <c r="D478" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E478" s="18">
-        <v>683736.9481799999</v>
+        <v>613299.13752</v>
       </c>
       <c r="F478" s="3"/>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B479" s="17" t="s">
         <v>962</v>
       </c>
       <c r="C479" s="17" t="s">
         <v>963</v>
       </c>
       <c r="D479" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E479" s="18">
-        <v>854866.48104</v>
+        <v>766799.0985600001</v>
       </c>
       <c r="F479" s="3"/>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B480" s="17" t="s">
         <v>964</v>
       </c>
       <c r="C480" s="17" t="s">
         <v>965</v>
       </c>
       <c r="D480" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E480" s="18">
-        <v>203929.149996</v>
+        <v>182920.598544</v>
       </c>
       <c r="F480" s="3"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B481" s="17" t="s">
         <v>966</v>
       </c>
       <c r="C481" s="17" t="s">
         <v>967</v>
       </c>
       <c r="D481" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E481" s="18">
-        <v>1556738.6406</v>
+        <v>1396365.1784</v>
       </c>
       <c r="F481" s="3"/>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B482" s="17" t="s">
         <v>968</v>
       </c>
       <c r="C482" s="17" t="s">
         <v>969</v>
       </c>
       <c r="D482" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E482" s="18">
-        <v>1425340.25634</v>
+        <v>1278503.30776</v>
       </c>
       <c r="F482" s="3"/>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B483" s="17" t="s">
         <v>970</v>
       </c>
       <c r="C483" s="17" t="s">
         <v>971</v>
       </c>
       <c r="D483" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E483" s="18">
-        <v>429168.643332</v>
+        <v>384956.1728480001</v>
       </c>
       <c r="F483" s="3"/>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B484" s="17" t="s">
         <v>972</v>
       </c>
       <c r="C484" s="17" t="s">
         <v>973</v>
       </c>
       <c r="D484" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E484" s="18">
-        <v>384453.041544</v>
+        <v>344847.122016</v>
       </c>
       <c r="F484" s="3"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B485" s="17" t="s">
         <v>974</v>
       </c>
       <c r="C485" s="17" t="s">
         <v>975</v>
       </c>
       <c r="D485" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E485" s="18">
-        <v>339376.247496</v>
+        <v>304414.0885440001</v>
       </c>
       <c r="F485" s="3"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B486" s="17" t="s">
         <v>976</v>
       </c>
       <c r="C486" s="17" t="s">
         <v>977</v>
       </c>
       <c r="D486" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E486" s="18">
-        <v>311781.158832</v>
+        <v>279661.8148480001</v>
       </c>
       <c r="F486" s="3"/>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B487" s="17" t="s">
         <v>978</v>
       </c>
       <c r="C487" s="17" t="s">
         <v>979</v>
       </c>
       <c r="D487" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E487" s="18">
-        <v>264898.403484</v>
+        <v>237608.868176</v>
       </c>
       <c r="F487" s="3"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B488" s="17" t="s">
         <v>980</v>
       </c>
       <c r="C488" s="17" t="s">
         <v>981</v>
       </c>
       <c r="D488" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E488" s="18">
-        <v>241709.860392</v>
+        <v>216809.182688</v>
       </c>
       <c r="F488" s="3"/>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B489" s="17" t="s">
         <v>982</v>
       </c>
       <c r="C489" s="17" t="s">
         <v>983</v>
       </c>
       <c r="D489" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E489" s="18">
-        <v>364081.79808</v>
+        <v>326574.50112</v>
       </c>
       <c r="F489" s="3"/>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B490" s="17" t="s">
         <v>984</v>
       </c>
       <c r="C490" s="17" t="s">
         <v>985</v>
       </c>
       <c r="D490" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E490" s="18">
-        <v>371016.689472</v>
+        <v>332794.967808</v>
       </c>
       <c r="F490" s="3"/>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B491" s="17" t="s">
         <v>986</v>
       </c>
       <c r="C491" s="17" t="s">
         <v>987</v>
       </c>
       <c r="D491" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E491" s="18">
-        <v>265981.980264</v>
+        <v>238580.816096</v>
       </c>
       <c r="F491" s="3"/>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B492" s="17" t="s">
         <v>988</v>
       </c>
       <c r="C492" s="17" t="s">
         <v>989</v>
       </c>
       <c r="D492" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E492" s="18">
-        <v>61547.161104</v>
+        <v>55206.64185600001</v>
       </c>
       <c r="F492" s="3"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B493" s="17" t="s">
         <v>990</v>
       </c>
       <c r="C493" s="17" t="s">
         <v>991</v>
       </c>
       <c r="D493" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E493" s="18">
-        <v>71949.498192</v>
+        <v>64537.341888</v>
       </c>
       <c r="F493" s="3"/>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B494" s="17" t="s">
         <v>992</v>
       </c>
       <c r="C494" s="17" t="s">
         <v>993</v>
       </c>
       <c r="D494" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E494" s="18">
-        <v>114714.661776</v>
+        <v>102896.886464</v>
       </c>
       <c r="F494" s="3"/>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B495" s="17" t="s">
         <v>994</v>
       </c>
       <c r="C495" s="17" t="s">
         <v>995</v>
       </c>
       <c r="D495" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E495" s="18">
-        <v>75127.99007999999</v>
+        <v>67388.38912000001</v>
       </c>
       <c r="F495" s="3"/>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B496" s="17" t="s">
         <v>996</v>
       </c>
       <c r="C496" s="17" t="s">
         <v>997</v>
       </c>
       <c r="D496" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E496" s="18">
-        <v>90731.495712</v>
+        <v>81384.43916800001</v>
       </c>
       <c r="F496" s="3"/>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B497" s="17" t="s">
         <v>998</v>
       </c>
       <c r="C497" s="17" t="s">
         <v>999</v>
       </c>
       <c r="D497" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E497" s="18">
-        <v>116809.576884</v>
+        <v>104775.985776</v>
       </c>
       <c r="F497" s="3"/>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B498" s="17" t="s">
         <v>1000</v>
       </c>
       <c r="C498" s="17" t="s">
         <v>1001</v>
       </c>
       <c r="D498" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E498" s="18">
-        <v>857109.23298</v>
+        <v>768810.80472</v>
       </c>
       <c r="F498" s="3"/>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B499" s="17" t="s">
         <v>1002</v>
       </c>
       <c r="C499" s="17" t="s">
         <v>1003</v>
       </c>
       <c r="D499" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E499" s="18">
-        <v>387487.056528</v>
+        <v>347568.576192</v>
       </c>
       <c r="F499" s="3"/>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B500" s="17" t="s">
         <v>1004</v>
       </c>
       <c r="C500" s="17" t="s">
         <v>1005</v>
       </c>
       <c r="D500" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E500" s="18">
-        <v>356063.329908</v>
+        <v>319382.086512</v>
       </c>
       <c r="F500" s="3"/>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B501" s="17" t="s">
         <v>1006</v>
       </c>
       <c r="C501" s="17" t="s">
         <v>1007</v>
       </c>
       <c r="D501" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E501" s="18">
-        <v>272194.487136</v>
+        <v>244153.317504</v>
       </c>
       <c r="F501" s="3"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B502" s="17" t="s">
         <v>1008</v>
       </c>
       <c r="C502" s="17" t="s">
         <v>1009</v>
       </c>
       <c r="D502" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E502" s="18">
-        <v>355991.091456</v>
+        <v>319317.289984</v>
       </c>
       <c r="F502" s="3"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B503" s="17" t="s">
         <v>1010</v>
       </c>
       <c r="C503" s="17" t="s">
         <v>1011</v>
       </c>
       <c r="D503" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E503" s="18">
-        <v>327745.856724</v>
+        <v>293981.847536</v>
       </c>
       <c r="F503" s="3"/>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B504" s="17" t="s">
         <v>1012</v>
       </c>
       <c r="C504" s="17" t="s">
         <v>1013</v>
       </c>
       <c r="D504" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E504" s="18">
-        <v>247994.605716</v>
+        <v>222446.480624</v>
       </c>
       <c r="F504" s="3"/>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B505" s="17" t="s">
         <v>1014</v>
       </c>
       <c r="C505" s="17" t="s">
         <v>1015</v>
       </c>
       <c r="D505" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E505" s="18">
-        <v>1646457.11802</v>
+        <v>1476840.95928</v>
       </c>
       <c r="F505" s="3"/>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B506" s="17" t="s">
         <v>1016</v>
       </c>
       <c r="C506" s="17" t="s">
         <v>1017</v>
       </c>
       <c r="D506" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E506" s="18">
-        <v>130390.40586</v>
+        <v>116957.73304</v>
       </c>
       <c r="F506" s="3"/>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B507" s="17" t="s">
         <v>1018</v>
       </c>
       <c r="C507" s="17" t="s">
         <v>1019</v>
       </c>
       <c r="D507" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E507" s="18">
-        <v>365165.37486</v>
+        <v>327546.44904</v>
       </c>
       <c r="F507" s="3"/>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B508" s="17" t="s">
         <v>1020</v>
       </c>
       <c r="C508" s="17" t="s">
         <v>1021</v>
       </c>
       <c r="D508" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E508" s="18">
-        <v>674562.664776</v>
+        <v>605069.978464</v>
       </c>
       <c r="F508" s="3"/>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B509" s="17" t="s">
         <v>1022</v>
       </c>
       <c r="C509" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="D509" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E509" s="18">
-        <v>370438.781856</v>
+        <v>332276.595584</v>
       </c>
       <c r="F509" s="3"/>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B510" s="17" t="s">
         <v>1024</v>
       </c>
       <c r="C510" s="17" t="s">
         <v>1025</v>
       </c>
       <c r="D510" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E510" s="18">
-        <v>762404.6224080001</v>
+        <v>683862.556512</v>
       </c>
       <c r="F510" s="3"/>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B511" s="17" t="s">
         <v>1026</v>
       </c>
       <c r="C511" s="17" t="s">
         <v>1027</v>
       </c>
       <c r="D511" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E511" s="18">
-        <v>99111.15614400001</v>
+        <v>88900.83641600002</v>
       </c>
       <c r="F511" s="3"/>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B512" s="17" t="s">
         <v>1028</v>
       </c>
       <c r="C512" s="17" t="s">
         <v>1029</v>
       </c>
       <c r="D512" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E512" s="18">
-        <v>119988.068772</v>
+        <v>107627.033008</v>
       </c>
       <c r="F512" s="3"/>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B513" s="17" t="s">
         <v>1030</v>
       </c>
       <c r="C513" s="17" t="s">
         <v>1031</v>
       </c>
       <c r="D513" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E513" s="18">
-        <v>104167.847784</v>
+        <v>93436.593376</v>
       </c>
       <c r="F513" s="3"/>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B514" s="17" t="s">
         <v>1032</v>
       </c>
       <c r="C514" s="17" t="s">
         <v>1033</v>
       </c>
       <c r="D514" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E514" s="18">
-        <v>122588.653044</v>
+        <v>109959.708016</v>
       </c>
       <c r="F514" s="3"/>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B515" s="17" t="s">
         <v>1034</v>
       </c>
       <c r="C515" s="17" t="s">
         <v>1035</v>
       </c>
       <c r="D515" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E515" s="18">
-        <v>430468.935468</v>
+        <v>386122.510352</v>
       </c>
       <c r="F515" s="3"/>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B516" s="17" t="s">
         <v>1036</v>
       </c>
       <c r="C516" s="17" t="s">
         <v>1037</v>
       </c>
       <c r="D516" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E516" s="18">
-        <v>323628.26496</v>
+        <v>290288.44544</v>
       </c>
       <c r="F516" s="3"/>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B517" s="17" t="s">
         <v>1038</v>
       </c>
       <c r="C517" s="17" t="s">
         <v>1039</v>
       </c>
       <c r="D517" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E517" s="18">
-        <v>176261.82288</v>
+        <v>158103.52832</v>
       </c>
       <c r="F517" s="3"/>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B518" s="17" t="s">
         <v>1040</v>
       </c>
       <c r="C518" s="17" t="s">
         <v>1041</v>
       </c>
       <c r="D518" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E518" s="18">
-        <v>249800.567016</v>
+        <v>224066.393824</v>
       </c>
       <c r="F518" s="3"/>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B519" s="17" t="s">
         <v>1042</v>
       </c>
       <c r="C519" s="17" t="s">
         <v>1043</v>
       </c>
       <c r="D519" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E519" s="18">
-        <v>228995.89284</v>
+        <v>205404.99376</v>
       </c>
       <c r="F519" s="3"/>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B520" s="17" t="s">
         <v>1044</v>
       </c>
       <c r="C520" s="17" t="s">
         <v>1045</v>
       </c>
       <c r="D520" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E520" s="18">
-        <v>153289.995144</v>
+        <v>137498.232416</v>
       </c>
       <c r="F520" s="3"/>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B521" s="17" t="s">
         <v>1046</v>
       </c>
       <c r="C521" s="17" t="s">
         <v>1047</v>
       </c>
       <c r="D521" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E521" s="18">
-        <v>74839.036272</v>
+        <v>67129.20300800001</v>
       </c>
       <c r="F521" s="3"/>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B522" s="17" t="s">
         <v>1048</v>
       </c>
       <c r="C522" s="17" t="s">
         <v>1049</v>
       </c>
       <c r="D522" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E522" s="18">
-        <v>208046.74176</v>
+        <v>186614.00064</v>
       </c>
       <c r="F522" s="3"/>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B523" s="17" t="s">
         <v>1050</v>
       </c>
       <c r="C523" s="17" t="s">
         <v>1051</v>
       </c>
       <c r="D523" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E523" s="18">
-        <v>239903.899092</v>
+        <v>215189.269488</v>
       </c>
       <c r="F523" s="3"/>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B524" s="17" t="s">
         <v>1052</v>
       </c>
       <c r="C524" s="17" t="s">
         <v>1053</v>
       </c>
       <c r="D524" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E524" s="18">
-        <v>118904.491992</v>
+        <v>106655.085088</v>
       </c>
       <c r="F524" s="3"/>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B525" s="17" t="s">
         <v>1054</v>
       </c>
       <c r="C525" s="17" t="s">
         <v>1055</v>
       </c>
       <c r="D525" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E525" s="18">
-        <v>3604698.7548</v>
+        <v>3233346.7472</v>
       </c>
       <c r="F525" s="3"/>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B526" s="17" t="s">
         <v>1056</v>
       </c>
       <c r="C526" s="17" t="s">
         <v>1057</v>
       </c>
       <c r="D526" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E526" s="18">
-        <v>2803355.9268</v>
+        <v>2514557.3552</v>
       </c>
       <c r="F526" s="3"/>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B527" s="17" t="s">
         <v>1058</v>
       </c>
       <c r="C527" s="17" t="s">
         <v>1059</v>
       </c>
       <c r="D527" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E527" s="18">
-        <v>1503424.98306</v>
+        <v>1348543.83384</v>
       </c>
       <c r="F527" s="3"/>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B528" s="17" t="s">
         <v>1060</v>
       </c>
       <c r="C528" s="17" t="s">
         <v>1061</v>
       </c>
       <c r="D528" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E528" s="18">
-        <v>1244592.92958</v>
+        <v>1116376.36712</v>
       </c>
       <c r="F528" s="3"/>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B529" s="17" t="s">
         <v>1062</v>
       </c>
       <c r="C529" s="17" t="s">
         <v>1063</v>
       </c>
       <c r="D529" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E529" s="18">
-        <v>5307644.66232</v>
+        <v>4760857.084480001</v>
       </c>
       <c r="F529" s="3"/>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B530" s="17" t="s">
         <v>1064</v>
       </c>
       <c r="C530" s="17" t="s">
         <v>1065</v>
       </c>
       <c r="D530" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E530" s="18">
-        <v>3690444.11736</v>
+        <v>3310258.71904</v>
       </c>
       <c r="F530" s="3"/>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B531" s="17" t="s">
         <v>1066</v>
       </c>
       <c r="C531" s="17" t="s">
         <v>1067</v>
       </c>
       <c r="D531" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E531" s="18">
-        <v>5936774.380679999</v>
+        <v>5325174.56752</v>
       </c>
       <c r="F531" s="3"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B532" s="17" t="s">
         <v>1068</v>
       </c>
       <c r="C532" s="17" t="s">
         <v>1069</v>
       </c>
       <c r="D532" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E532" s="18">
-        <v>4498649.5983</v>
+        <v>4035203.781200001</v>
       </c>
       <c r="F532" s="3"/>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B533" s="17" t="s">
         <v>1070</v>
       </c>
       <c r="C533" s="17" t="s">
         <v>1071</v>
       </c>
       <c r="D533" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E533" s="18">
-        <v>3530435.94618</v>
+        <v>3166734.40952</v>
       </c>
       <c r="F533" s="3"/>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B534" s="17" t="s">
         <v>1072</v>
       </c>
       <c r="C534" s="17" t="s">
         <v>1073</v>
       </c>
       <c r="D534" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E534" s="18">
-        <v>118904.491992</v>
+        <v>106655.085088</v>
       </c>
       <c r="F534" s="3"/>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B535" s="17" t="s">
         <v>1074</v>
       </c>
       <c r="C535" s="17" t="s">
         <v>1075</v>
       </c>
       <c r="D535" s="17" t="s">
         <v>787</v>
       </c>
       <c r="E535" s="18" t="s">
         <v>21</v>
       </c>
       <c r="F535" s="3"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="17" t="s">
         <v>17</v>
       </c>
@@ -13531,50 +13531,50 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Прайс-лист за 21.03.2026</vt:lpstr>
+      <vt:lpstr>Прайс-лист за 06.05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>